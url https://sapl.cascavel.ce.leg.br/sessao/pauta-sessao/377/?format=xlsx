--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -51,51 +51,51 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 11 de 2026</t>
   </si>
   <si>
     <t>Flávio Cascavelense</t>
   </si>
   <si>
     <t>Dá denominação a Rua João Barbosa Sobrinho (Jurita) e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 12 de 2026</t>
   </si>
   <si>
     <t>Ana Afif Queiroz - Prefeita Municipal</t>
   </si>
   <si>
-    <t>Autoriza a cessão não onerosa de uso de bem imóvel público para a Associação da Comunidade Paz e Bez e dá outras providências.</t>
+    <t>Autoriza a cessão não onerosa de uso de bem imóvel público para a Associação da Comunidade Paz e Bem e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
     <t>Cria o Programa Amigo do Bairro no Município de Cascavel e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 14 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Cultura de Cascavel e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 15 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.858, de 24 de fevereiro de 2017, na forma que indica , e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 16 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa Hora de Trator para os agricultores familiares e pequenos produtores rurais do Município de Cascavel, autoriza o Executivo a celebrar acordos, convênios ou parcerias para cooperação técnica com associações comunitárias e demais entidades sem fins lucrativos, e da outras providências.</t>
   </si>